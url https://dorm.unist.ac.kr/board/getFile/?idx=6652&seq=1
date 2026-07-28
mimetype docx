--- v0 (2026-03-05)
+++ v1 (2026-07-28)
@@ -1,1519 +1,2909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C149674" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="09FC6835" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>[Appendix 2] Standards for Awarding Reward Points in the Student Residences</w:t>
+        <w:t>[Appendix 1] Standards for Imposition of Penalty Points in the Student Residences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDCBF39" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="33367798" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="휴먼명조" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA0DACE" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="4B96E0DA" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. Principles for Awarding Reward</w:t>
+        <w:t>1. Principles for Imposition of Penalty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Points </w:t>
+        <w:t>Points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F6D64C" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="763CF4D7" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  A. Where an occupant has performed </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> good deeds within the Student Residences or has contributed to the creation of a positive academic atmosphere, the Director of Student Residence may award </w:t>
+        <w:t xml:space="preserve">  A. Where an occupant violates the Instructions on the Operation of the Student Residence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...6 lines deleted...]
-        <w:t>eward points or grant commendations in accordance with the Reward Point Table.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>or these Guidelines within the Student Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>enalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">points </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">designated for the relevant violation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>shall be imposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C87E3B3" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="1B89E0A8" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  B. Reward points shall be cumulatively managed for a period of one year from the date on which they are awarded.</w:t>
+        <w:t xml:space="preserve">  B. Penalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>points shall be cumulatively managed for a period of one (1) year from the date of the violation. &lt;Amended December 30, 2021&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74370571" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="137C4CF3" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  C. Reward points may offset </w:t>
+        <w:t>2. Standards for Imposition of Penalty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">points. Provided, however, that </w:t>
-[...111 lines deleted...]
-        <w:t>points imposed pursuant to disciplinary deliberation by the Committee. &lt;Amended December 30, 2021&gt;</w:t>
+        <w:t>Points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213647C5" w14:textId="77777777" w:rsidR="00266CFA" w:rsidRDefault="00266CFA" w:rsidP="00266CFA">
+    <w:p w14:paraId="22A0B76F" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A. As a general rule, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>enalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">points shall be imposed by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Student Residence Team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>in accordance with the nature of violations of these Guidelines within the Student Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the details of such </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>enalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>points shall follow the Penalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Point Table. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FDB47C9" w14:textId="5F786FE3" w:rsidR="00357CA0" w:rsidRDefault="00266CFA" w:rsidP="00357CA0">
+    <w:p w14:paraId="0AA9D6CC" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  B. Depending on the nature of the case, claims for damages, criminal complaints, or referral to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099345D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Student Scholarship and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...6 lines deleted...]
-        <w:t>Reward Point Table</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099345D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Guidance Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5DA6B7" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="00357CA0">
+    <w:p w14:paraId="30A20FCD" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="280" w:hanging="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  C. Notwithstanding the Penalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Point Table, where an occupant is deemed to have seriously disrupted order within the Student Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, disciplinary measures may be determined, following deliberation by the Committee, at the discretion of the Dean of Student Affairs, the Director of Student Residence, or other relevant authorities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5444EE15" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:ind w:left="280" w:hanging="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  D. Where there is an objection to the imposition of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>enalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>points or to a decision of the Committee, an objection may be filed with the Student Residence Team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within seven (7) days from the date on which notice of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>enalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>points or the Committee’s decision is received. &lt;Amended December 30, 2021&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736E87D3" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:ind w:left="280" w:hanging="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  E. Where an unauthorized user of the Student Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(including both paid and unpaid transferees or assignees) is not a resident, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>enalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>points shall be imposed upon the first application for move-in to the Student Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following the violation of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>esidence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>egulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725D8E94" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:ind w:left="280" w:hanging="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. &lt;Deleted December 14, 2017&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B07B03" w14:textId="77777777" w:rsidR="0018450D" w:rsidRDefault="0018450D" w:rsidP="0018450D">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:ind w:left="280" w:hanging="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23069376" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="0099527C">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Penalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Point Table &lt;Amended December 30, 2021; February 21, 2024; December 18, 2025&gt;</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="8675" w:type="dxa"/>
-        <w:tblInd w:w="102" w:type="dxa"/>
+        <w:tblW w:w="9029" w:type="dxa"/>
+        <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
-          <w:left w:w="102" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
-          <w:right w:w="102" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="684"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="7288"/>
+        <w:gridCol w:w="1741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00357CA0" w14:paraId="4A242D12" w14:textId="77777777" w:rsidTr="007F60D2">
+      <w:tr w:rsidR="0099527C" w14:paraId="5EF227C3" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="353"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E53CA2B" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7FA537" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Penalty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="36FEDB72" w14:textId="77777777" w:rsidTr="007F60D2">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
-[...140 lines deleted...]
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E1ECA5" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
+          <w:p w14:paraId="0AEC5C8E" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...75 lines deleted...]
-            <w:tcW w:w="3005" w:type="dxa"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1. Fire (including arson and accidental fire) and fire causing acts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="double" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A7E22A" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
-[...12 lines deleted...]
-              <w:t>False reports may result in disadvantages, such as the imposition of penalty points</w:t>
+          <w:p w14:paraId="28A7589A" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Expulsion and permanent restriction on residence in the Student Residences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CA0" w14:paraId="17D06728" w14:textId="77777777" w:rsidTr="007F60D2">
+      <w:tr w:rsidR="0099527C" w14:paraId="1634848C" w14:textId="77777777" w:rsidTr="007F60D2">
         <w:trPr>
-          <w:trHeight w:val="722"/>
+          <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E830DB4" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
+          <w:p w14:paraId="6A357389" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...47 lines deleted...]
-            <w:tcW w:w="3005" w:type="dxa"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="436" w:hanging="305"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2. Overnight stays between persons of the opposite sex, entry into</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Student Residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or floors designated for the opposite sex, or permitting or facilitating such entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="double" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3691F0D2" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1F9E47C8" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CA0" w14:paraId="0C94933D" w14:textId="77777777" w:rsidTr="007F60D2">
+      <w:tr w:rsidR="0099527C" w14:paraId="24CED682" w14:textId="77777777" w:rsidTr="007F60D2">
         <w:trPr>
-          <w:trHeight w:val="693"/>
+          <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21372D26" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
+          <w:p w14:paraId="77CDADDF" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1220" w:type="dxa"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3. Bringing in psychotropic drugs*, theft, property damage, verbal abuse, physical assault, indecent acts, threats, insults (including profanity)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28943B00" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>*However, medications prescribed for personal treatment by licensed specialists, such as psychiatrists, are excluded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="double" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="105AF5CE" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="59A8338F" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CA0" w14:paraId="4713B308" w14:textId="77777777" w:rsidTr="007F60D2">
+      <w:tr w:rsidR="0099527C" w14:paraId="5BF75A6E" w14:textId="77777777" w:rsidTr="007F60D2">
         <w:trPr>
-          <w:trHeight w:val="722"/>
+          <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE155DD" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
+          <w:p w14:paraId="2E07FFBC" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...77 lines deleted...]
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4. Sexual assault, sexual harassment, sexual misconduct, illegal filming, or similar acts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03EAA638" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="3854A9E2" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3844EBB8" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
-[...1 lines deleted...]
-              <w:pStyle w:val="aa"/>
+          <w:p w14:paraId="3B550E9E" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...3 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5. Use of fire hazard materials or cooking appliances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491EA960" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Expulsion and permanent restriction on residence in the Student Residences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for one year</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CA0" w14:paraId="38C69369" w14:textId="77777777" w:rsidTr="007F60D2">
+      <w:tr w:rsidR="0099527C" w14:paraId="537E8246" w14:textId="77777777" w:rsidTr="007F60D2">
         <w:trPr>
-          <w:trHeight w:val="1118"/>
+          <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23060D0F" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="420" w:hanging="289"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6. Unauthorized entry into the Student Residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by non-residents or permitting or aiding such entry (including paid or unpaid transfer or assignment of occupancy rights)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A2FB6A4" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="2F6453F4" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3758A952" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Accumulation of 20 or more </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>enalty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>points within one year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F648C39" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="2F2902DA" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F58B09" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8. Failure to pay residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fees for three months or more </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04E3B87B" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="5FC97DEC" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="535F3990" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9. Smoking inside buildings (including cases where smoking traces are found inside residential units)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07303763" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="7AC8D82A" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF09FF9" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10. Intentional damage to facilities of the Student Residences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D35FA1B" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="306D370F" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="2600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0619B4DA" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Bringing prohibited items into </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Student Residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233BD0C2" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="2116" w:hanging="1985"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Fire hazard items: All heating devices (electric mats, heaters, etc.), irons, scented candles, butane gas, thinner, gasoline, excessive decorative lighting, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C479D8" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="1560" w:hanging="1428"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Cooking appliances: Electric rice cookers, hot plates (induction), microwave ovens (including ovens), gas burners, waffle makers, ramyeon cookers, air fryers, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3483255E" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="1560" w:hanging="1428"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Items disruptive to the academic atmosphere: Alcoholic beverages, gambling activities, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263D4F15" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="1560" w:hanging="1428"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> - All pets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190F9A7E" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="1560" w:hanging="1428"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Other: All washing machines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A6A0A7" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="587" w:hanging="455"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="맑은 고딕" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> However, chargers, electric shavers, hair dryers, and electric kettles are permitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416DE815" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="5DC4C489" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E61496" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="556" w:hanging="425"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12. Gambling (including online), drinking alcohol and disorderly conduct (disturbance, loss of consciousness), failure to comply with designated smoking areas, or other unsound acts disrupting order in the Student Residences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB0AC09" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="27282124" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B4B1DB" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>13. Leaving human waste (vomit, urine, feces, etc.) unattended within the Student Residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F180297" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="229F5EB6" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498C2417" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Failure to undergo move-out inspection (including failure to return items or failure to complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>unit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cleaning), including cases where complaints are filed by other occupants </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2051612C" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    (exception: prior approval)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D098E27" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="2910F4DC" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57013F5D" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>15. Acts that disturb the sleep of other occupants (23:00 to 07:00 the following day), including gaming, singing, playing musical instruments, long phone calls, computer work, or interfloor noise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E8A50E" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="3748A50E" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8E6F8C" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of common equipment or failure to comply with proper usage methods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1559F640" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="561C7D4C" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F0DF93" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>17. Arbitrary change of assigned room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BBE1445" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="6CABDAD7" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFFAB79" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="556" w:hanging="425"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. Verbal abuse toward </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student Residence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or submission of false statements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7461F2C8" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="2935E413" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F7516F" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19. Failure to comply with regular or move-out inspection procedures and follow up measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05FBD563" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="322F7693" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137B6DB8" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20. Leaving personal belongings (including personal mobility devices) in public areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012CE3E5" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="7D1D2C56" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E4A996" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21. Leaving personal belongings in former residential units or common areas after the move-out date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C4AD013" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="345F2C8E" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="633ACB5D" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22. Poor organization and cleanliness or leaving household waste unattended (including cases where complaints arise due to inadequate cleaning)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61988CD2" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="040355FE" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423D1C60" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23. Failure to pay residence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>fees for one month or more (per month)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D767215" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="490A9639" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0693E5" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="132"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>24. Failure to submit required documents (per month)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A646886" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099527C" w14:paraId="401EACCE" w14:textId="77777777" w:rsidTr="007F60D2">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C814CB" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="007F60D2">
+          <w:p w14:paraId="3631F5BB" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...144 lines deleted...]
-            <w:tcW w:w="684" w:type="dxa"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="556" w:hanging="425"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Visiting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>esidences other than one’s assigned residence and causing inconvenience or harm to others</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1741" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...78 lines deleted...]
-            <w:tcW w:w="3005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...61 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="35ACC56D" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="007F60D2">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22A023ED" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="00357CA0">
+    <w:p w14:paraId="73D83C3D" w14:textId="77777777" w:rsidR="0099527C" w:rsidRDefault="0099527C" w:rsidP="0099527C">
       <w:pPr>
         <w:pStyle w:val="aa"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="393" w:hanging="393"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="맑은 고딕" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prohibited items for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Married Student Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be determined separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195468BE" w14:textId="703A72A0" w:rsidR="00FE587B" w:rsidRPr="0099527C" w:rsidRDefault="00FE587B" w:rsidP="0099527C">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="748EF1B8" w14:textId="77777777" w:rsidR="00357CA0" w:rsidRDefault="00357CA0" w:rsidP="00357CA0">
-[...45 lines deleted...]
-    <w:sectPr w:rsidR="00FE587B" w:rsidRPr="00357CA0">
+    <w:sectPr w:rsidR="00FE587B" w:rsidRPr="0099527C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BDFD75A" w14:textId="77777777" w:rsidR="003C27B0" w:rsidRDefault="003C27B0" w:rsidP="00266CFA">
+    <w:p w14:paraId="29259B9C" w14:textId="77777777" w:rsidR="001A6C54" w:rsidRDefault="001A6C54" w:rsidP="0018450D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="685C18AD" w14:textId="77777777" w:rsidR="003C27B0" w:rsidRDefault="003C27B0" w:rsidP="00266CFA">
+    <w:p w14:paraId="0CA7D19D" w14:textId="77777777" w:rsidR="001A6C54" w:rsidRDefault="001A6C54" w:rsidP="0018450D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="함초롬바탕">
     <w:panose1 w:val="020B0804000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7002EFF" w:usb1="19DFFFFF" w:usb2="001BFDD7" w:usb3="00000000" w:csb0="001F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="휴먼명조">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02010504000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A7" w:usb1="19D77CFB" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3721062C" w14:textId="77777777" w:rsidR="003C27B0" w:rsidRDefault="003C27B0" w:rsidP="00266CFA">
+    <w:p w14:paraId="0F9ADF5B" w14:textId="77777777" w:rsidR="001A6C54" w:rsidRDefault="001A6C54" w:rsidP="0018450D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79808642" w14:textId="77777777" w:rsidR="003C27B0" w:rsidRDefault="003C27B0" w:rsidP="00266CFA">
+    <w:p w14:paraId="560B9EEC" w14:textId="77777777" w:rsidR="001A6C54" w:rsidRDefault="001A6C54" w:rsidP="0018450D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00357CA0"/>
+    <w:rsidRoot w:val="0099527C"/>
+    <w:rsid w:val="0018450D"/>
+    <w:rsid w:val="001A6C54"/>
     <w:rsid w:val="0021636F"/>
-    <w:rsid w:val="00266CFA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C27B0"/>
     <w:rsid w:val="00424510"/>
+    <w:rsid w:val="0099527C"/>
     <w:rsid w:val="00FE587B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1CC86AA5"/>
+  <w14:docId w14:val="3E596C72"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6D0B3473-D2D4-4F78-A867-E9F329FF315C}"/>
+  <w15:docId w15:val="{B6B99CEC-6782-4FD3-BFD7-E78BAD1ED205}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1873,658 +3263,658 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:ind w:leftChars="100" w:left="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:ind w:leftChars="200" w:left="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:ind w:leftChars="300" w:left="300"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:ind w:leftChars="400" w:left="400"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:ind w:leftChars="500" w:left="500"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
     <w:name w:val="제목 1 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2Char">
     <w:name w:val="제목 2 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3Char">
     <w:name w:val="제목 3 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="4Char">
     <w:name w:val="제목 4 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="5Char">
     <w:name w:val="제목 5 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="6Char">
     <w:name w:val="제목 6 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="7Char">
     <w:name w:val="제목 7 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="8Char">
     <w:name w:val="제목 8 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9Char">
     <w:name w:val="제목 9 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="Char"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="제목 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="Char0"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
     <w:name w:val="부제 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="Char1"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
     <w:name w:val="인용 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="Char2"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
     <w:name w:val="강한 인용 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
     <w:name w:val="바탕글"/>
-    <w:rsid w:val="00357CA0"/>
+    <w:rsid w:val="0099527C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="2" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="2" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="2" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="2" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="함초롬바탕" w:eastAsia="함초롬바탕"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:shd w:val="clear" w:color="000000" w:fill="auto"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00266CFA"/>
+    <w:rsid w:val="0018450D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
     <w:name w:val="머리글 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00266CFA"/>
+    <w:rsid w:val="0018450D"/>
     <w:rPr>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00266CFA"/>
+    <w:rsid w:val="0018450D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
     <w:name w:val="바닥글 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00266CFA"/>
+    <w:rsid w:val="0018450D"/>
     <w:rPr>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2818,55 +4208,55 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1546</Characters>
+  <Pages>3</Pages>
+  <Words>876</Words>
+  <Characters>4775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1810</CharactersWithSpaces>
+  <CharactersWithSpaces>5592</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>(직원) 이은녕 (생활지원팀)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>